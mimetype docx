--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -99,51 +99,51 @@
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="007E5A60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Comune di Suni</w:t>
+        <w:t>Comune di Suni-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E5A60" w:rsidRPr="007E5A60" w:rsidRDefault="007E5A60" w:rsidP="007E5A60">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="600" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="it-IT" w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>