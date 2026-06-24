--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -102,51 +102,51 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00204FA3" w:rsidRPr="00204FA3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Comune di Suni</w:t>
+        <w:t>Comune di Suni-old</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F3A41D" w14:textId="77777777" w:rsidR="00204FA3" w:rsidRPr="00204FA3" w:rsidRDefault="00204FA3" w:rsidP="00204FA3">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00204FA3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Provincia di Oristano</w:t>
       </w:r>